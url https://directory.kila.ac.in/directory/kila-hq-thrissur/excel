--- v0 (2026-07-21)
+++ v1 (2026-09-07)
@@ -7,972 +7,973 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PBX Directory" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PBX Directory'!$A$4:$F$69</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PBX Directory'!$A$4:$F$68</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
-    <t>KILA HQ PBX Telephone Directory</t>
+    <t>Kerala Institute of Local Administration - Telephone Directory</t>
   </si>
   <si>
     <t>Internal Extensions, Direct Dial Numbers, Mobile Numbers and Email Addresses</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Extension</t>
   </si>
   <si>
     <t>Direct Dial</t>
   </si>
   <si>
     <t>Mobile / Email</t>
   </si>
   <si>
     <t>DIRECTOR GENERAL</t>
   </si>
   <si>
     <t>SRI.DEVIDAS N, IAS</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>0487-2207001</t>
   </si>
   <si>
-    <t>9446521312</t>
+    <t>9446521312
+dg@kila.ac.in</t>
   </si>
   <si>
     <t>REGISTRAR</t>
   </si>
   <si>
     <t>SRI. JAYAKUMAR D</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>0487-2207119</t>
   </si>
   <si>
-    <t>9074482257</t>
+    <t>registrar@kila.ac.in</t>
   </si>
   <si>
     <t>Academic Team</t>
   </si>
   <si>
     <t>DR. AJITH KALIYATH</t>
   </si>
   <si>
     <t>URBAN CHAIR PROFESSOR</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>0487-2207015</t>
   </si>
   <si>
-    <t>9560859486</t>
+    <t>ajith@kila.ac.in</t>
   </si>
   <si>
     <t>DR. RAJESH K</t>
   </si>
   <si>
     <t>SENIOR URBAN FELLOW</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>0487-2207090</t>
   </si>
   <si>
-    <t>9497065402</t>
+    <t>rajeshk@kila.ac.in</t>
   </si>
   <si>
     <t>DR. MONISH JOSE</t>
   </si>
   <si>
     <t>ASSISTANT PROFESSOR</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>0487-2207080</t>
   </si>
   <si>
-    <t>8197108943</t>
+    <t>monishjose@kila.ac.in</t>
   </si>
   <si>
     <t>DR.VINEETHA M</t>
   </si>
   <si>
     <t>LECTURER-WOMEN &amp; CHILD</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>0487-2207085</t>
   </si>
   <si>
-    <t>9061873202</t>
+    <t>vineetham@kila.ac.in</t>
   </si>
   <si>
     <t>RESEARCH ASSOCIATE</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>0487-2207005</t>
   </si>
   <si>
+    <t>Assistant Directors</t>
+  </si>
+  <si>
+    <t>SRI.UNNIKRISHNAN K P</t>
+  </si>
+  <si>
+    <t>ASSISTANT DIRECTOR (Administration)</t>
+  </si>
+  <si>
+    <t>7003</t>
+  </si>
+  <si>
+    <t>0487-2207003</t>
+  </si>
+  <si>
+    <t>kpunni@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT. Munna P Sadanand</t>
+  </si>
+  <si>
+    <t>ASSISTANT DIRECTOR (Training)</t>
+  </si>
+  <si>
+    <t>7002</t>
+  </si>
+  <si>
+    <t>0487-2207002</t>
+  </si>
+  <si>
+    <t>munna@kila.ac.in</t>
+  </si>
+  <si>
+    <t>FINANCE &amp; ACCOUNTS DEPARTMENT</t>
+  </si>
+  <si>
+    <t>SMT.DIVYA DOMINIC</t>
+  </si>
+  <si>
     <t>FINANCE &amp; ACCOUNTS OFFICER</t>
   </si>
   <si>
-    <t>SMT.DIVYA DOMINIC</t>
-[...1 lines deleted...]
-  <si>
     <t>7004</t>
   </si>
   <si>
     <t>0487-2207004</t>
   </si>
   <si>
-    <t>9995963085</t>
-[...32 lines deleted...]
-    <t>9446291549 / 7012480014</t>
+    <t>divyadominic@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT ANJALI MOHANAN</t>
+  </si>
+  <si>
+    <t>INTERNAL AUDITOR</t>
+  </si>
+  <si>
+    <t>7012</t>
+  </si>
+  <si>
+    <t>0487-2207012</t>
+  </si>
+  <si>
+    <t>anjalimohanan@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT. RAJANI M N</t>
+  </si>
+  <si>
+    <t>ASSISTANT GRADE</t>
+  </si>
+  <si>
+    <t>7008</t>
+  </si>
+  <si>
+    <t>0487-2207008</t>
+  </si>
+  <si>
+    <t>rajani@kila.ac.in</t>
   </si>
   <si>
     <t>Administration Department</t>
   </si>
   <si>
     <t>SRI.VINOD K</t>
   </si>
   <si>
     <t>PS to DIRECTOR GENERAL</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>0487-2207006</t>
   </si>
   <si>
-    <t>9961454322</t>
-[...14 lines deleted...]
-    <t>9846019074</t>
+    <t>vinod@kila.ac.in</t>
   </si>
   <si>
     <t>SRI.JIJILESH</t>
   </si>
   <si>
     <t>ASSISTANT GRADE I</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>0487-2207086</t>
   </si>
   <si>
-    <t>7012939029</t>
+    <t>jijilesh@kila.ac.in</t>
   </si>
   <si>
     <t>SMT. BINDHU V K</t>
   </si>
   <si>
-    <t>ASSISTANT GRADE</t>
-[...1 lines deleted...]
-  <si>
     <t>7010</t>
   </si>
   <si>
     <t>0487-2207010</t>
   </si>
   <si>
-    <t>9447887354</t>
-[...11 lines deleted...]
-    <t>9495973426</t>
+    <t>binduvk@kila.ac.in</t>
   </si>
   <si>
     <t>SRI.VIJU V</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>0487-2207107</t>
   </si>
   <si>
-    <t>8089711129</t>
+    <t>vijuv@kila.ac.in</t>
   </si>
   <si>
     <t>SRI.SIVANANDAN K K</t>
   </si>
   <si>
     <t>DESPATCHER(HG)</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>0487-2207025</t>
   </si>
   <si>
-    <t>9995811043</t>
+    <t>sivan@kila.ac.in</t>
   </si>
   <si>
     <t>Smt. Noorjahan</t>
   </si>
   <si>
     <t>Xerox Operator</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>0487-2207017</t>
   </si>
   <si>
-    <t>8330059677</t>
+    <t>noorjahan@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Smt. Minnu , others</t>
+  </si>
+  <si>
+    <t>RGSA Clerical Staff</t>
+  </si>
+  <si>
+    <t>7013</t>
+  </si>
+  <si>
+    <t>0487-2207013</t>
+  </si>
+  <si>
+    <t>minnujohnson@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT JIJI K T</t>
+  </si>
+  <si>
+    <t>ADMINISTRATIVE ASSISTANT</t>
+  </si>
+  <si>
+    <t>7009</t>
+  </si>
+  <si>
+    <t>0487-2207009</t>
+  </si>
+  <si>
+    <t>jijikt@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI. HAREESH DAS M G</t>
+  </si>
+  <si>
+    <t>CLERICAL ASSISTANT</t>
+  </si>
+  <si>
+    <t>7077</t>
+  </si>
+  <si>
+    <t>0487-2207077</t>
+  </si>
+  <si>
+    <t>hareeshmg@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Electrical, Plumbing &amp; CIVIL</t>
+  </si>
+  <si>
+    <t>SRI ANANDAKRISHNAN</t>
+  </si>
+  <si>
+    <t>OVERSEER</t>
+  </si>
+  <si>
+    <t>7070</t>
+  </si>
+  <si>
+    <t>0487-2207070</t>
+  </si>
+  <si>
+    <t>anandhakrishnank@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.ANJU KRISHNA</t>
+  </si>
+  <si>
+    <t>7069</t>
+  </si>
+  <si>
+    <t>0487-2207069</t>
+  </si>
+  <si>
+    <t>anjukrishna@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.SUKUMARAN</t>
+  </si>
+  <si>
+    <t>CONSULTING ENGINEER</t>
+  </si>
+  <si>
+    <t>7078</t>
+  </si>
+  <si>
+    <t>0487-2207078</t>
+  </si>
+  <si>
+    <t>engineer@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI SHINOJ K</t>
+  </si>
+  <si>
+    <t>ELECTRICIAN</t>
+  </si>
+  <si>
+    <t>7019</t>
+  </si>
+  <si>
+    <t>0487-2207019</t>
+  </si>
+  <si>
+    <t>shinojk@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI GOKULDAS A V</t>
+  </si>
+  <si>
+    <t>7016</t>
+  </si>
+  <si>
+    <t>0487-2207016</t>
+  </si>
+  <si>
+    <t>gokuldasav@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.REJEESH</t>
+  </si>
+  <si>
+    <t>PLUMBER/ CAMPUS ASST (HG)</t>
+  </si>
+  <si>
+    <t>rejeeshk@kila.ac.in</t>
+  </si>
+  <si>
+    <t>IT Department</t>
+  </si>
+  <si>
+    <t>IT Team</t>
+  </si>
+  <si>
+    <t>7007</t>
+  </si>
+  <si>
+    <t>0487-2207007</t>
+  </si>
+  <si>
+    <t>admin@kila.ac.in</t>
+  </si>
+  <si>
+    <t>TPMS Helpdesk</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>0487-2455011</t>
+  </si>
+  <si>
+    <t>SRI.MIRASH O. S</t>
+  </si>
+  <si>
+    <t>SYSTEM ADMINISTRATOR</t>
+  </si>
+  <si>
+    <t>7120</t>
+  </si>
+  <si>
+    <t>0487-2207120</t>
+  </si>
+  <si>
+    <t>mirash@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI. ANOOP P A</t>
+  </si>
+  <si>
+    <t>Technical Assistant</t>
+  </si>
+  <si>
+    <t>7117</t>
+  </si>
+  <si>
+    <t>0487-2207117</t>
+  </si>
+  <si>
+    <t>anoop@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.ASHFAQ ANWAR C K</t>
+  </si>
+  <si>
+    <t>Consultant IT</t>
+  </si>
+  <si>
+    <t>7118</t>
+  </si>
+  <si>
+    <t>0487-2207118</t>
+  </si>
+  <si>
+    <t>ashfaq@kila.ac.in</t>
+  </si>
+  <si>
+    <t>DATA ENTRY OPERATOR/TYPIST</t>
+  </si>
+  <si>
+    <t>SMT. SRILATHA S</t>
+  </si>
+  <si>
+    <t>7011</t>
+  </si>
+  <si>
+    <t>0487-2207011</t>
+  </si>
+  <si>
+    <t>srilatha@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.JITTO P GEORGE</t>
+  </si>
+  <si>
+    <t>7014</t>
+  </si>
+  <si>
+    <t>0487-2207014</t>
+  </si>
+  <si>
+    <t>jitto@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Media Team</t>
+  </si>
+  <si>
+    <t>SRI.SHEBY P V</t>
+  </si>
+  <si>
+    <t>Farm Supervisor (PRO i/c)</t>
+  </si>
+  <si>
+    <t>7084</t>
+  </si>
+  <si>
+    <t>0487-2207084</t>
+  </si>
+  <si>
+    <t>shebipv@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT.JOTHI</t>
+  </si>
+  <si>
+    <t>Media Consultant</t>
+  </si>
+  <si>
+    <t>7089</t>
+  </si>
+  <si>
+    <t>0487-2207089</t>
+  </si>
+  <si>
+    <t>jothipk@kila.ac.in</t>
+  </si>
+  <si>
+    <t>KUM SARIGA</t>
+  </si>
+  <si>
+    <t>7079</t>
+  </si>
+  <si>
+    <t>0487-2207079</t>
+  </si>
+  <si>
+    <t>sarikakk@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Library Department</t>
+  </si>
+  <si>
+    <t>DR.MANCHU O</t>
+  </si>
+  <si>
+    <t>ASSISTANT LIBRARIAN</t>
+  </si>
+  <si>
+    <t>7100</t>
+  </si>
+  <si>
+    <t>0487-2207100</t>
+  </si>
+  <si>
+    <t>manchu@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Library</t>
+  </si>
+  <si>
+    <t>7110</t>
+  </si>
+  <si>
+    <t>0487-2207110</t>
+  </si>
+  <si>
+    <t>library@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Helpdesk Department</t>
+  </si>
+  <si>
+    <t>Helpdesk Team</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>0487-2455000</t>
+  </si>
+  <si>
+    <t>helpdesk@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Shajik M H</t>
+  </si>
+  <si>
+    <t>Helpdesk Consultant</t>
+  </si>
+  <si>
+    <t>7021</t>
+  </si>
+  <si>
+    <t>0487-2207021</t>
+  </si>
+  <si>
+    <t>shajikmh@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Radhakrishnan C</t>
+  </si>
+  <si>
+    <t>7022</t>
+  </si>
+  <si>
+    <t>0487-2207022</t>
+  </si>
+  <si>
+    <t>radhakrishnanc@kila.ac.in</t>
+  </si>
+  <si>
+    <t>V G Sasidharan</t>
+  </si>
+  <si>
+    <t>7023</t>
+  </si>
+  <si>
+    <t>0487-2207023</t>
+  </si>
+  <si>
+    <t>vgsasidharan@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Ummer Kunhi P V</t>
+  </si>
+  <si>
+    <t>7024</t>
+  </si>
+  <si>
+    <t>0487-2207024</t>
+  </si>
+  <si>
+    <t>pvummerkunhi@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Baburaj U V</t>
+  </si>
+  <si>
+    <t>7026</t>
+  </si>
+  <si>
+    <t>0487-2207026</t>
+  </si>
+  <si>
+    <t>baburajuv@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Training Team</t>
+  </si>
+  <si>
+    <t>SMT. RISMIYA</t>
+  </si>
+  <si>
+    <t>SENIOR TRAINING COORDINATOR -GENDER</t>
+  </si>
+  <si>
+    <t>7075</t>
+  </si>
+  <si>
+    <t>0487-2207075</t>
+  </si>
+  <si>
+    <t>rismiya@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT. RIMA JOSE</t>
+  </si>
+  <si>
+    <t>TRAINING ASSOCIATE</t>
+  </si>
+  <si>
+    <t>7065</t>
+  </si>
+  <si>
+    <t>0487-2207065</t>
+  </si>
+  <si>
+    <t>rimajose@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.SHYJU M</t>
+  </si>
+  <si>
+    <t>PROGRAMME COORDINATOR</t>
+  </si>
+  <si>
+    <t>7071</t>
+  </si>
+  <si>
+    <t>0487-2207071</t>
+  </si>
+  <si>
+    <t>shyju@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.DEEPAK A D</t>
+  </si>
+  <si>
+    <t>ASST.TRAINING COORDINATOR</t>
+  </si>
+  <si>
+    <t>7082</t>
+  </si>
+  <si>
+    <t>0487-2207082</t>
+  </si>
+  <si>
+    <t>deepakad@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT.ANU ROY</t>
+  </si>
+  <si>
+    <t>SENIOR TRAINING COORDINATOR</t>
+  </si>
+  <si>
+    <t>7088</t>
+  </si>
+  <si>
+    <t>0487-2207088</t>
+  </si>
+  <si>
+    <t>anuroy@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SRI.YADHU KRISHNA R S</t>
+  </si>
+  <si>
+    <t>7087</t>
+  </si>
+  <si>
+    <t>0487-2207087</t>
+  </si>
+  <si>
+    <t>yadhu@kila.ac.in</t>
+  </si>
+  <si>
+    <t>COLLEGE OF DECENTRALISATION AND LOCAL GOVERNANCE</t>
+  </si>
+  <si>
+    <t>Dr. Vineetha M</t>
+  </si>
+  <si>
+    <t>PRINCIPAL CDLG (i/c)</t>
+  </si>
+  <si>
+    <t>7072</t>
+  </si>
+  <si>
+    <t>0487-2207072</t>
+  </si>
+  <si>
+    <t>principalcdlg@kila.ac.in</t>
+  </si>
+  <si>
+    <t>SMT.JOFFY</t>
+  </si>
+  <si>
+    <t>CLERK CDLG</t>
+  </si>
+  <si>
+    <t>7073</t>
+  </si>
+  <si>
+    <t>0487-2207073</t>
+  </si>
+  <si>
+    <t>joffynjohny@kila.ac.in</t>
+  </si>
+  <si>
+    <t>KILA School of Urban Governance</t>
+  </si>
+  <si>
+    <t>SRI. Midhun Raj C T</t>
+  </si>
+  <si>
+    <t>Young Professional</t>
+  </si>
+  <si>
+    <t>7474</t>
+  </si>
+  <si>
+    <t>0487-2207474</t>
+  </si>
+  <si>
+    <t>midhunrajct@kila.ac.in</t>
+  </si>
+  <si>
+    <t>Store</t>
   </si>
   <si>
     <t>SRI.SHIBU R</t>
   </si>
   <si>
     <t>CARETAKER (HG) (STORE)</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>0487-2207115</t>
   </si>
   <si>
-    <t>Smt. Minnu , others</t>
-[...515 lines deleted...]
-    <t>9072158666</t>
+    <t>DRIVER</t>
+  </si>
+  <si>
+    <t>SRI. REJOY</t>
+  </si>
+  <si>
+    <t>7020</t>
+  </si>
+  <si>
+    <t>0487-2207020</t>
+  </si>
+  <si>
+    <t>rejoy@kila.ac.in</t>
   </si>
   <si>
     <t>Guest House</t>
   </si>
   <si>
     <t>SRI.ABDUL RASHEED U K</t>
   </si>
   <si>
     <t>RECEPTIONIST (SG)</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>0487-2207000</t>
   </si>
   <si>
-    <t>9447993066</t>
+    <t>abdulrasheed@kila.ac.in</t>
   </si>
   <si>
     <t>Sahyadhri Guest House</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>0487-2207435</t>
   </si>
   <si>
     <t>Security</t>
   </si>
   <si>
     <t>Aaravally Guest House Reception</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>0487-2207436</t>
   </si>
   <si>
     <t>SAS Guest House Reception</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>0487-2207437</t>
   </si>
   <si>
     <t>MULTI TASK WORKER</t>
   </si>
   <si>
     <t>MR. SANTHOSH K.S</t>
   </si>
   <si>
     <t>MULTI TASK WORKER (HG)</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>0487-2207076</t>
   </si>
   <si>
-    <t>9447352722</t>
+    <t>santhoshks@kila.ac.in</t>
   </si>
   <si>
     <t>SMT. NINI P P</t>
   </si>
   <si>
-    <t>9744820050</t>
+    <t>nini@kila.ac.in</t>
   </si>
   <si>
     <t>SMT.DEEPA P B</t>
-  </si>
-[...16 lines deleted...]
-    <t>9037305786</t>
   </si>
   <si>
     <t>Security Gate – HQ</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>0487-2207438</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1358,55 +1359,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F70"/>
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="4" activePane="bottomLeft" state="frozen" topLeftCell="A5"/>
-      <selection pane="bottomLeft" activeCell="D5" sqref="D5:E70"/>
+      <selection pane="bottomLeft" activeCell="D5" sqref="D5:E69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="34" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="34">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -1559,1180 +1560,1166 @@
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="4"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F23" s="4"/>
+        <v>101</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="C27" s="4"/>
       <c r="D27" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C28" s="4"/>
+        <v>123</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>124</v>
+      </c>
       <c r="D28" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E30" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>141</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B33" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="F33" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="C33" s="4" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="4"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="F34" s="4"/>
+        <v>151</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E35" s="6" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E36" s="6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E37" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E38" s="6" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E39" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="F44" s="4"/>
+        <v>200</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>201</v>
+      </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="F45" s="4"/>
+        <v>205</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="C46" s="4"/>
       <c r="D46" s="6" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="6" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="6" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E48" s="6" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="6" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E49" s="6" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4" t="s">
-        <v>198</v>
+        <v>223</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="C50" s="4"/>
+        <v>224</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>225</v>
+      </c>
       <c r="D50" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="E50" s="6" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E52" s="6" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E54" s="6" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>245</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E55" s="6" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="4" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E56" s="6" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="4" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="4" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>38</v>
+        <v>269</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="4" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F59" s="4"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E60" s="6" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="E61" s="6" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="F61" s="4" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E62" s="6" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F62" s="4"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="F63" s="4"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E64" s="6" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="F64" s="4"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="E65" s="6" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="4" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B66" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C66" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="C66" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="6" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="F66" s="4" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="4" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="E67" s="6" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="F67" s="4"/>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A68" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="F68" s="5"/>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="5" t="s">
-[...18 lines deleted...]
-      <c r="E70" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:F69"/>
+  <autoFilter ref="A4:F68"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.35" right="0.35" top="0.4" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddFooter>&amp;CUse extension numbers for internal calls. &amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>